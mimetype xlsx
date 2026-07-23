--- v0 (2026-05-19)
+++ v1 (2026-07-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Optimist race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-26</t>
   </si>
   <si>
     <t>2018 World Championships</t>
   </si>
   <si>
     <t>Carnac, Francie</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2018-08-22</t>
   </si>
   <si>
     <t>Pre-Worlds and FRA Nationals</t>
   </si>
   <si>
     <t>2018-04-21</t>
   </si>
   <si>
     <t>Cena Atawa</t>
   </si>