--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -74,51 +74,51 @@
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>XI. letní Olympiáda dětí a mládeže 2024</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>