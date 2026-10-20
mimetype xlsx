--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>