--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-05-02</t>
   </si>
   <si>
     <t>Pražský točák V.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-04-14</t>
   </si>
   <si>
     <t>Memoriál Dr.Štěpána</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>
   <si>
     <t>2018-04-07</t>
   </si>
   <si>
     <t>Memoriál Rosslera-Ořovského</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>