--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>10. Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>Pražský točák 16</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2019-03-15</t>
   </si>
   <si>
     <t>PTT Act. V.</t>
   </si>