--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-29</t>
   </si>
   <si>
     <t>MČR  - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>20. Arodem PÁLAVSKÁ REGATA</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>