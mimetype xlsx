--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Bürgermeistera</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>