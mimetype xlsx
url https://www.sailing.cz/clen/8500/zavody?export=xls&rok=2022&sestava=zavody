--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -80,51 +80,51 @@
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi</t>
   </si>
   <si>
     <t>Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>ORA CUP ORA 2022</t>
   </si>
   <si>
     <t>Arco, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>