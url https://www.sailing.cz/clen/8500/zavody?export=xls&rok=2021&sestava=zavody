--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -74,51 +74,51 @@
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>