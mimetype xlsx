--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Podzimní RSvezení</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2018-08-06</t>
   </si>
   <si>
     <t>MS RS AERO + MS RS TERA</t>
   </si>
   <si>
     <t>Weymouth</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-05-26</t>
   </si>
   <si>
     <t>Mácháčský zápich</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2018-04-14</t>
   </si>
   <si>
     <t>Toušeňský pohár</t>
   </si>
   <si>
     <t>Jezero Poděbrady</t>
   </si>
   <si>
     <t>2018-03-24</t>
   </si>
   <si>
     <t>jaRní Svezení</t>
   </si>