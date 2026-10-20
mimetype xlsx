--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -104,51 +104,51 @@
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Olympijská regata</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Memoriál Josefa Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>