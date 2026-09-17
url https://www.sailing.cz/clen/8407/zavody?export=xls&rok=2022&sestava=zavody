--- v0 (2026-05-30)
+++ v1 (2026-09-17)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-04</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>