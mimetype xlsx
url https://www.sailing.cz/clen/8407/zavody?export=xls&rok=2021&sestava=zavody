--- v0 (2026-05-30)
+++ v1 (2026-09-17)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-10-23</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>