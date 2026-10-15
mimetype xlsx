--- v0 (2026-05-19)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-06-21</t>
   </si>
   <si>
     <t>Starobrno Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>Veteran Cup</t>
   </si>