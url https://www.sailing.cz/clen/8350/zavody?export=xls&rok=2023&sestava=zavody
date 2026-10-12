--- v0 (2026-06-08)
+++ v1 (2026-10-12)
@@ -74,51 +74,51 @@
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-03-26</t>
   </si>
   <si>
     <t>Jarní Labe</t>
   </si>
   <si>
     <t>2023-03-25</t>
   </si>
   <si>
     <t>O Pohár YachtClubu Štětí</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>