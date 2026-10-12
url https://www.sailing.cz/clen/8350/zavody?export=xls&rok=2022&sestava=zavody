--- v0 (2026-06-08)
+++ v1 (2026-10-12)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-03-26</t>
   </si>
   <si>
     <t>O Pohár YachtClubu Štětí</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>