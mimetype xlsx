--- v0 (2026-06-08)
+++ v1 (2026-10-12)
@@ -98,51 +98,51 @@
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>machovo jezero</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>