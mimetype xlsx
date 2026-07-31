--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -80,51 +80,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2014-05-23</t>
   </si>
   <si>
     <t>Velká cena YC Dyje II.</t>
   </si>
   <si>
     <t>2014-06-20</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-09-26</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>2014-10-11</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>2014-10-18</t>
   </si>
   <si>
     <t xml:space="preserve">Modrá stuha </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>