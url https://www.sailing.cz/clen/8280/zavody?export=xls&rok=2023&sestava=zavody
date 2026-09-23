--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -152,51 +152,51 @@
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>InterPohár – Oravská priehrada</t>
   </si>
   <si>
     <t>Orava</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>