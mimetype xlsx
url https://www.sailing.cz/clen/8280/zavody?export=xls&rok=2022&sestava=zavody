--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -101,51 +101,51 @@
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>