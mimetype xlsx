--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>