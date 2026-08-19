--- v0 (2026-05-31)
+++ v1 (2026-08-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
     <t>Jabuka</t>
   </si>
   <si>
     <t>Jaderské moře</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>27. Česká námořní rallye - MČR OneDesign</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Grand Prix Námořního jachtingu</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-07-22</t>
   </si>
   <si>
     <t>Brněnská šestka</t>
   </si>