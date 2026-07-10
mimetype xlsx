--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -92,51 +92,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-08-07</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>
   <si>
     <t>MMČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-06-24</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>2020-05-23</t>
   </si>