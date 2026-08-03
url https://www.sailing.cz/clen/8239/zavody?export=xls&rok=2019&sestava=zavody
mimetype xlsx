--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-07-03</t>
   </si>
   <si>
     <t>Pražský točák 14</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2019-05-08</t>
   </si>
   <si>
     <t>Pražský točák 6</t>
   </si>
   <si>
     <t>2019-04-17</t>
   </si>
   <si>
     <t>Pražský točák 3</t>
   </si>
   <si>
     <t>2019-04-10</t>
   </si>
   <si>
     <t>Pražský točák 2</t>
   </si>