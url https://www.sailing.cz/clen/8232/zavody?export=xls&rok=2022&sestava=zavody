--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-23</t>
   </si>
   <si>
     <t>RS Venture Connect World Championship Oman 2022</t>
   </si>
   <si>
     <t>Barcelo Resort, Mussanah, Sultanate of Oman</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-23</t>
   </si>
   <si>
     <t>Grand Prix 2.4mR Class</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2022</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>