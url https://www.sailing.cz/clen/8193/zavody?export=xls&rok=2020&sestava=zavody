--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
 </sst>
 </file>
 