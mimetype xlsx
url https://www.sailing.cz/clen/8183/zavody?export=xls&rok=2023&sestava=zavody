--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -83,51 +83,51 @@
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Cena Červeného Dragouna</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>O pohár Karlovarského kraje</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>