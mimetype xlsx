--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>
   <si>
     <t>Modrá stuha Jesenice</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O pohár KK</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>