--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -77,51 +77,51 @@
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>