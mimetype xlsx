--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>