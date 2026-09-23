--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -74,51 +74,51 @@
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-07-05</t>
   </si>
   <si>
     <t>Závod jesenických nadějí</t>
   </si>
   <si>
     <t>2021-07-02</t>
   </si>
   <si>
     <t>Jesenický pohár IV.</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>