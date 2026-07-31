--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Cagliari, Sardinia,Italy</t>
   </si>
   <si>
     <t xml:space="preserve">WIF  </t>
   </si>
   <si>
     <t>2023-09-08</t>
   </si>
   <si>
     <t>MČR Tornado</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Tor  </t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-18</t>
   </si>
   <si>
     <t>Open German Championship</t>
   </si>
   <si>
     <t>Seebrucke, Schonberger Str., Germany</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Modrá stuha Lipna</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-06-29</t>
   </si>
   <si>
     <t>2023 YOUTH WORLD CUPS</t>
   </si>