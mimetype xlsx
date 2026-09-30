--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -98,51 +98,51 @@
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals II.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-29</t>
   </si>
   <si>
     <t>2024 Optimist European Championship</t>
   </si>
   <si>
     <t>Italy, Marina di Carrara</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>