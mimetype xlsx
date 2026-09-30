--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -89,51 +89,51 @@
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Mem. Oldy Vintišky</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>2022 Optimist European Championship Demark</t>
   </si>
   <si>
     <t>Denmark, S&amp;amp;#216;NDERBORG</t>
   </si>