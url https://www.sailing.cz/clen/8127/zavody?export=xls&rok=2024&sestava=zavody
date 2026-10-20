--- v0 (2026-05-31)
+++ v1 (2026-10-20)
@@ -110,51 +110,51 @@
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Tour deOstrovy</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>