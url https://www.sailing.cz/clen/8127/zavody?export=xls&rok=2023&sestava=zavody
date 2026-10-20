--- v0 (2026-05-31)
+++ v1 (2026-10-20)
@@ -86,51 +86,51 @@
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Memoriál Oldy Vintišky</t>
   </si>
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Tour deOstrovy</t>
   </si>
   <si>
     <t>mchovo jezero</t>
   </si>