--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>O pohár KK</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Jesenický pohár V.</t>
   </si>