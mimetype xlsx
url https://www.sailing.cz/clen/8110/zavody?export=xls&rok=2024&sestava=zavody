--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Prýgl rejs 13</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK II</t>
   </si>
 </sst>
 </file>
 