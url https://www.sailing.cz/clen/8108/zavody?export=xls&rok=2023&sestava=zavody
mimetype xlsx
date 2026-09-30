--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -86,51 +86,51 @@
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Charlie</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>