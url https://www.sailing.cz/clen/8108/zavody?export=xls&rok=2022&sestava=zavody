--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -83,51 +83,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Krnov Cvilín Race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-23</t>
   </si>
   <si>
     <t>Hungarian Open Optimist Championship 2022</t>
   </si>
   <si>
     <t>Balaton, Hungary</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Pohár SNP - náhradní termín Q7P</t>
   </si>
   <si>
     <t>Gabčíkovo (SVK)</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>