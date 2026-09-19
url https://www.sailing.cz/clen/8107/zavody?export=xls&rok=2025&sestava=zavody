--- v0 (2026-06-01)
+++ v1 (2026-09-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>iQFOiL YOUTH &amp;amp; JUNIOR  EUROPEAN CHAMPIONSHIPS ARZA</t>
   </si>
   <si>
     <t>ARZACHENA - ITALY</t>
   </si>
   <si>
     <t>IQM19</t>
   </si>
   <si>
     <t>2025-10-03</t>
   </si>
   <si>
     <t>50.Skiregata memorial Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-25</t>
   </si>
   <si>
     <t>HUN Open and IQ Foil Championship</t>
   </si>
   <si>
     <t>Torbole, Italy</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>