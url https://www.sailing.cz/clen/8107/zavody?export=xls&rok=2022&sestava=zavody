--- v0 (2026-06-01)
+++ v1 (2026-09-19)
@@ -92,51 +92,51 @@
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>ČP course Foil</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
     <t>MČR FUN - slalom</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t xml:space="preserve">SLT  </t>
   </si>
   <si>
     <t>2022-07-17</t>
   </si>