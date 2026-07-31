--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -74,51 +74,51 @@
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>10. Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2019-08-07</t>
   </si>
   <si>
     <t>Pražský točák 19</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-08-05</t>
   </si>
   <si>
     <t>MS+MČR RS500</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>