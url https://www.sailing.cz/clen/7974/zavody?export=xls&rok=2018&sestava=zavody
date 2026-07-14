--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -89,51 +89,51 @@
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2018-08-09</t>
   </si>
   <si>
     <t>Kontrolní závod II</t>
   </si>
   <si>
     <t>2018-08-08</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2018-06-23</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-09</t>
   </si>
   <si>
     <t>Štít města Litoměřic</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>