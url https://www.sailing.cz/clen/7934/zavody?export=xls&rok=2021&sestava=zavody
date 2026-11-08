--- v0 (2026-05-16)
+++ v1 (2026-11-08)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>