--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -146,51 +146,51 @@
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>Helly Hansen Eurocup ILCA Czech republic &amp;amp; Czech nationals</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-09</t>
   </si>
   <si>
     <t>Dutch Youth Regatta 2024</t>
   </si>
   <si>
     <t>Workum</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-03-28</t>
   </si>
   <si>
     <t>Sailing Point Easter Regatta</t>
   </si>