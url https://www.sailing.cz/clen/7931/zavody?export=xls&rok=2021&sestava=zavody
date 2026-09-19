--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-12-02</t>
   </si>
   <si>
     <t>30th St. Nicolas cup</t>
   </si>
   <si>
     <t>Pula, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-08</t>
   </si>
   <si>
     <t>Audi optimist</t>
   </si>
   <si>
     <t>Balaton, Maďarsko, Alsoors</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>