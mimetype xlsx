--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi</t>
   </si>
   <si>
     <t>Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>ORA CUP ORA 2022</t>
   </si>
   <si>
     <t>Arco, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>