--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-23</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>