--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -116,51 +116,51 @@
   <si>
     <t>Podzimní regata Václava Vacka</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2022-09-16</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO</t>
   </si>
   <si>
     <t>Dziwnów, PL</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>The Crown Cup - RS Feva Europeans</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>2022 Optimist European Championship Demark</t>
   </si>